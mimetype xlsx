--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -54,401 +54,401 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SANDRO FERREIRA (Deca)</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2013/1055/ind28-13_000098.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2013/1055/ind28-13_000098.pdf</t>
   </si>
   <si>
     <t>"Asfaltamento da Rua H. Stª. Clara."</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1842/ind2012-03.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1842/ind2012-03.pdf</t>
   </si>
   <si>
     <t>"Iluminação Pública."</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1843/ind2012-04.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1843/ind2012-04.pdf</t>
   </si>
   <si>
     <t>"Extensão de Rede Elétrica."</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1844/ind2012-05.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1844/ind2012-05.pdf</t>
   </si>
   <si>
     <t>Pavimentação de rua - Vereador Heric Barandim Goulart Alves</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1845/ind2012-06.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1845/ind2012-06.pdf</t>
   </si>
   <si>
     <t>"Melhorias na estrada do bairro da Quatorze, retificação do_x000D_
 talude existente ao final da Rua São João Vicente Calixto próximo ao PSF do Ramalho." - Vereador Heric Barandin Goulart Alves</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1846/ind2012-07.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1846/ind2012-07.pdf</t>
   </si>
   <si>
     <t>Urbanização da margem esquerda da Rodovia RJ 127 no bairro do Ramalho trecho compreendido entre o ponto de ônibus e o PSF do Ramalho. - Vereador Heric Barandim Goulart Alves</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1847/ind2012-10.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1847/ind2012-10.pdf</t>
   </si>
   <si>
     <t>"Instalação de um ponto de internet sem fio e Instalação de 02(dois)_x000D_
 computadores na Praça de Palmeira da Serra."</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1848/ind2012-11.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1848/ind2012-11.pdf</t>
   </si>
   <si>
     <t>"Instrutor para academias populares." - Vereador Ricardo Amancio</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>JULIO CESAR SERENO</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1849/ind2012-18.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1849/ind2012-18.pdf</t>
   </si>
   <si>
     <t>"Asfaltamento da Rua Felisbina Goulart Morro Azul do Tinguá."</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1850/ind2012-19.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1850/ind2012-19.pdf</t>
   </si>
   <si>
     <t>"Iluminação Pública." - Ricardo Amancio</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1851/ind2012-20.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1851/ind2012-20.pdf</t>
   </si>
   <si>
     <t>"Asfaltamento da Rua Vista Alegre." - Ricardo Amancio</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1852/ind2012-21.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1852/ind2012-21.pdf</t>
   </si>
   <si>
     <t>"Instalação de filtros nos bebedouros dos colégios municipais." - Vereador Jauldo de Souza Balthazar Ferreira</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ALEX PAPA ALVES</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1853/ind2012-22.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1853/ind2012-22.pdf</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1854/ind2012-23.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1854/ind2012-23.pdf</t>
   </si>
   <si>
     <t>"Colocação de braços de luz."</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1855/ind2012-24.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1855/ind2012-24.pdf</t>
   </si>
   <si>
     <t>"Solicitação."</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1856/ind2012-25.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1856/ind2012-25.pdf</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1857/ind2012-26.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1857/ind2012-26.pdf</t>
   </si>
   <si>
     <t>"Manutenção da Rua José Lourenço."</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1858/ind2012-27.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1858/ind2012-27.pdf</t>
   </si>
   <si>
     <t>"Tapa Buracos."</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1859/ind2012-28.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1859/ind2012-28.pdf</t>
   </si>
   <si>
     <t>"Colocação de braços de luz e canaletas."</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1860/ind2012-29.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1860/ind2012-29.pdf</t>
   </si>
   <si>
     <t>"Restauração a asfáltica na Avenida Antônio Mauricio."</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1861/ind2012-30.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1861/ind2012-30.pdf</t>
   </si>
   <si>
     <t>"Construção e Padronização de calçadas no Bairro Santo Antônio."</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1862/ind2012-31.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1862/ind2012-31.pdf</t>
   </si>
   <si>
     <t>"Construção de calçadas."</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1863/ind2012-32.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1863/ind2012-32.pdf</t>
   </si>
   <si>
     <t>"Colocação de Quebra- molas"</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/</t>
   </si>
   <si>
     <t>"Abertura de Rua ligando a Rua George Estrada RJ 129 através da Travessa Pompilho na Grota no Bairro Morro do Sossego" - Vereador Heric Barandin Goulart Alves</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1865/ind2012-34.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1865/ind2012-34.pdf</t>
   </si>
   <si>
     <t>"Construção de Galeria sobre o Rio dos Macacos, no trecho compreendido entre a Rua George e Estrada RJ 129 na Grota no Bairro do Morro do Sossego neste Município." - Vereador Heric Barandim Goulart Alves</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1866/ind2012-35.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1866/ind2012-35.pdf</t>
   </si>
   <si>
     <t>"Asfaltamento do inicio da Rua Edmundo Lima no Bairro Morro do Sossego neste Município." - Vereador Heric Barandim Goulart Alves</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1867/ind2012-36.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1867/ind2012-36.pdf</t>
   </si>
   <si>
     <t>"Asfaltamento da Rua de acesso ao Túnel 07 no Bairro de Palmeiras da Serra neste Município." -  Vereador Heric Barandin Goulart Alves</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1868/ind2012-37.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1868/ind2012-37.pdf</t>
   </si>
   <si>
     <t>"Melhoria do acesso ao Campo de Palmeira da Serra no Bairro Palmeira da Serra neste Município." - Vereador Heric Barandim Goulart Alves</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1869/ind2012-38.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1869/ind2012-38.pdf</t>
   </si>
   <si>
     <t>"Melhoria do abastecimento de água do Campo de Palmeira da Serra no Bairro Palmeira da Serra neste Município." - Vereador Heric Barandim Goulart Alves</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1870/ind2012-39.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1870/ind2012-39.pdf</t>
   </si>
   <si>
     <t>"Abertura de Rua ligando o Logradouro Manoel de Lucas ao Túnel 10 no Bairro Palmeira da Serra neste Município." - Vereador Heric Barandim Goulart Alves</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -755,67 +755,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2013/1055/ind28-13_000098.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1842/ind2012-03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1843/ind2012-04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1844/ind2012-05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1845/ind2012-06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1846/ind2012-07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1847/ind2012-10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1848/ind2012-11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1849/ind2012-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1850/ind2012-19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1851/ind2012-20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1852/ind2012-21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1853/ind2012-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1854/ind2012-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1855/ind2012-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1856/ind2012-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1857/ind2012-26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1858/ind2012-27.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1859/ind2012-28.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1860/ind2012-29.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1861/ind2012-30.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1862/ind2012-31.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1863/ind2012-32.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1865/ind2012-34.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1866/ind2012-35.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1867/ind2012-36.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1868/ind2012-37.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1869/ind2012-38.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1870/ind2012-39.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2013/1055/ind28-13_000098.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1842/ind2012-03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1843/ind2012-04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1844/ind2012-05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1845/ind2012-06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1846/ind2012-07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1847/ind2012-10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1848/ind2012-11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1849/ind2012-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1850/ind2012-19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1851/ind2012-20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1852/ind2012-21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1853/ind2012-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1854/ind2012-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1855/ind2012-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1856/ind2012-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1857/ind2012-26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1858/ind2012-27.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1859/ind2012-28.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1860/ind2012-29.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1861/ind2012-30.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1862/ind2012-31.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1863/ind2012-32.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1865/ind2012-34.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1866/ind2012-35.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1867/ind2012-36.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1868/ind2012-37.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1869/ind2012-38.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2012/1870/ind2012-39.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="185.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>