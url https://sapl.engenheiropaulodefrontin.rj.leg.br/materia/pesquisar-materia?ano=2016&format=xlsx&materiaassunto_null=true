--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -51,549 +51,549 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/573/pe_lo_039-2016_0.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/573/pe_lo_039-2016_0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 24 § 1° da Lei Orgânica Município de Engenheiro Paulo de Frontin</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>KAIO BALTHAZAR</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1167/req01-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1167/req01-16.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações ao Executivo Municipal."</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1168/req02-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1168/req02-16.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações ao Executivo Municipal."</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1169/req05-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1169/req05-16.pdf</t>
   </si>
   <si>
     <t>"Solicita informação."</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1170/req06-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1170/req06-16.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/</t>
   </si>
   <si>
     <t>"Colocação de quebra molas."</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1172/req08-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1172/req08-16.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1173/req011-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1173/req011-16.pdf</t>
   </si>
   <si>
     <t>"Sugere providências com relação a veículos abandonados, em estacionamento."</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1176/req019-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1176/req019-16.pdf</t>
   </si>
   <si>
     <t>"Troca da fechadura da porta interna do banheiro feminino, do Terminal Rodoviário, nesta."</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>JORGE VILELA</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/991/rq028-18_000032.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/991/rq028-18_000032.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao subtenente Valmir Viana da Silva Unidade 20UPP, 30 BPM - Jacaré."</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1177/req30-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1177/req30-16.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações ao Executivo Municipal"</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1178/req031-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1178/req031-16.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1179/req032-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1179/req032-16.pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/992/rq033-16_000034.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/992/rq033-16_000034.pdf</t>
   </si>
   <si>
     <t>"Moções de Aplausos às ex-servidoras Municipais: Márcia Batista de Sá e Cátia Bebiana Dias Raimundo, respectivamente, durante os 05 e 07 anos junto à Instituição de Acolhimento Municipal, pelos bons serviços prestados ao Município de Eng° Paulo de Frontin."</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/993/rq034-16_000035.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/993/rq034-16_000035.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao Policial Militar, Cap. PM Claudio Rodrigues Amaral, RG. 76247, comandante da 4° Cia. e DPO local, pelos bons serviços prestados ao Município de Engenheiro Paulo de Frontin."</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/994/rq035-16_000036.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/994/rq035-16_000036.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao Exmo. Deputado Federal, Sr. Felipe Leone Bornier de Oliveira, por ter se filiado ao PROS- Partido Republicano da Ordem Social, no dia 18/03/16, e eleito presidente regional do -PROS- no Rio de Janeiro."</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1174/req012-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1174/req012-16.pdf</t>
   </si>
   <si>
     <t>"Sugere providências com relação a morador de rua, ao Executivo Municipal."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1180/req037-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1180/req037-16.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1181/req040-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1181/req040-16.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1182/req049-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1182/req049-16.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações."</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1183/req050-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1183/req050-16.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar de Marcus Alberto Goulart Bernardes."</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1184/req063-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1184/req063-16.pdf</t>
   </si>
   <si>
     <t>"Solicita a tramitação do Projeto de Resolução 002/2016 em Regime de Urgência."</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1185/req064-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1185/req064-16.pdf</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1186/req066-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1186/req066-16.pdf</t>
   </si>
   <si>
     <t>"Solicita a tramitação do Projeto de Resolução 003 /2016 em Regime de Urgência."</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1187/res002-16.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1187/res002-16.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração dos arts. 19 e 22 do Regimento Interno da Câmara Municipal de Engenheiro Paulo de Frontin."</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1364/ind01-16_000002.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1364/ind01-16_000002.pdf</t>
   </si>
   <si>
     <t>"Reforma de Calçada" - Vereador Marcos Eduardo Noronha Fontes</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1365/ind05-16_000003.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1365/ind05-16_000003.pdf</t>
   </si>
   <si>
     <t>"Reforma de quadra e aparelhos de ginastica" - Vereador Marcos Eduardo Noronha Fontes</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1366/ind010-25_000005.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1366/ind010-25_000005.pdf</t>
   </si>
   <si>
     <t>"Vacinação na rede pública de ensino" - Vereador Marcos Eduardo Noronha Fontes</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1367/ind015-25_000006.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1367/ind015-25_000006.pdf</t>
   </si>
   <si>
     <t>"Aparelho raio-x" - Vereador Marcos Eduardo Noronha Fontes</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1368/ind016-25_000008.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1368/ind016-25_000008.pdf</t>
   </si>
   <si>
     <t>"Solicitação de audiência pública" - Vereador Marcos Eduardo Noronha Fontes</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1369/ind022-25_000009.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1369/ind022-25_000009.pdf</t>
   </si>
   <si>
     <t>"Solicitação de Informação" - Vereador Marcos Eduardo Noronha Fontes</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1370/ind023-25_000010.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1370/ind023-25_000010.pdf</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1371/ind024-25_000011.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1371/ind024-25_000011.pdf</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PROFESSORA MÔNICA BALTHAZAR</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1372/ind025-25_000012.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1372/ind025-25_000012.pdf</t>
   </si>
   <si>
     <t>"Itinerário para atender o bairro de Palmas"</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1373/ind026-25_000013.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1373/ind026-25_000013.pdf</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1374/ind027-25_000014.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1374/ind027-25_000014.pdf</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1375/ind040-25_000015.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1375/ind040-25_000015.pdf</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1376/ind042-25_000016.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1376/ind042-25_000016.pdf</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1377/ind043-25_000017.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1377/ind043-25_000017.pdf</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1378/ind044-25_000018.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1378/ind044-25_000018.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1379/ind045-25_000019.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1379/ind045-25_000019.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1380/ind046-25_000020.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1380/ind046-25_000020.pdf</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1381/ind047-25_000021.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1381/ind047-25_000021.pdf</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1382/ind056-25_000022.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1382/ind056-25_000022.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos" - Vereador Marcos Eduardo Noronha Fontes</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1383/ind057-25_000023.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1383/ind057-25_000023.pdf</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1384/ind058-25_000024.pdf</t>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1384/ind058-25_000024.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -897,67 +897,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/573/pe_lo_039-2016_0.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1167/req01-16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1168/req02-16.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1169/req05-16.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1170/req06-16.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1172/req08-16.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1173/req011-16.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1176/req019-16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/991/rq028-18_000032.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1177/req30-16.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1178/req031-16.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1179/req032-16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/992/rq033-16_000034.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/993/rq034-16_000035.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/994/rq035-16_000036.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1174/req012-16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1180/req037-16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1181/req040-16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1182/req049-16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1183/req050-16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1184/req063-16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1185/req064-16.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1186/req066-16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1187/res002-16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1364/ind01-16_000002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1365/ind05-16_000003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1366/ind010-25_000005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1367/ind015-25_000006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1368/ind016-25_000008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1369/ind022-25_000009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1370/ind023-25_000010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1371/ind024-25_000011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1372/ind025-25_000012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1373/ind026-25_000013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1374/ind027-25_000014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1375/ind040-25_000015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1376/ind042-25_000016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1377/ind043-25_000017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1378/ind044-25_000018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1379/ind045-25_000019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1380/ind046-25_000020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1381/ind047-25_000021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1382/ind056-25_000022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1383/ind057-25_000023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1384/ind058-25_000024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/573/pe_lo_039-2016_0.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1167/req01-16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1168/req02-16.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1169/req05-16.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1170/req06-16.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1172/req08-16.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1173/req011-16.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1176/req019-16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/991/rq028-18_000032.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1177/req30-16.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1178/req031-16.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1179/req032-16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/992/rq033-16_000034.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/993/rq034-16_000035.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/994/rq035-16_000036.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1174/req012-16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1180/req037-16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1181/req040-16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1182/req049-16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1183/req050-16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1184/req063-16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1185/req064-16.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1186/req066-16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1187/res002-16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1364/ind01-16_000002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1365/ind05-16_000003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1366/ind010-25_000005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1367/ind015-25_000006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1368/ind016-25_000008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1369/ind022-25_000009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1370/ind023-25_000010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1371/ind024-25_000011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1372/ind025-25_000012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1373/ind026-25_000013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1374/ind027-25_000014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1375/ind040-25_000015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1376/ind042-25_000016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1377/ind043-25_000017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1378/ind044-25_000018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1379/ind045-25_000019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1380/ind046-25_000020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1381/ind047-25_000021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1382/ind056-25_000022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1383/ind057-25_000023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2016/1384/ind058-25_000024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="233.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>