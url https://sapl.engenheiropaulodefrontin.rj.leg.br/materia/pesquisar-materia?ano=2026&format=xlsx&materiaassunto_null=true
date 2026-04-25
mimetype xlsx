--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="947" uniqueCount="477">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -120,117 +120,285 @@
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2511/ple2026_06.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor total de R$ 6.295.350,07 (seis milhões, duzentos e noventa e cinco mil, trezentos e cinquenta reais e sete centavos), destinado a viabilizar a execução de ações de infraestrutura — pavimentação asfáltica cm vias urbanas — no Município de Engenheiro Paulo de Frontin/RJ, conforme Contratos de Repasse celebrados com a Unido Federal, por intermédio do Ministério competente, representada pela Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2519/ple2026_07.pdf</t>
   </si>
   <si>
     <t>abertura de Crédito Adicional eferente ao Programa Escola em Tempo integral, recebido através do FUNDEB no período de outubro/2025 a janeiro/2026, Especial, no valor de R$ 249.405,75</t>
   </si>
   <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2545/pl2026_008.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de CRÉDITO  ESPECIAL por SUPERÁVIT no valor de R$ 2.144.198,41 (Dois milhões, cento e quarenta e quatro mil, cento e noventa e oito reais e quarenta e um centavos)</t>
+  </si>
+  <si>
     <t>2469</t>
   </si>
   <si>
     <t>PLOLG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>GABRIEL LOURENÇO</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2469/pl2026_01.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ENGENHEIRO PAULO DE FRONTIN, A CAMPANHA "JULHO DOURADO", DISPÕE SOBRE DIRETRIZES PERMANENTES DE PROMOÇÃO DA SAÚDE ANIMAL, PREVENÇÃO DE ZOONOSES, GUARDA RESPONSÁVEL, COMBATE  AO ABANDONO E MAUS-TRATOS, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>GABRIEL LOURENÇO, VINICIUS NORA</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2470/pl2026_002.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O MES MUNICIPAL DE PREVENÇÃO E MITIGAÇÃO DE DESASTRES CLIMÁTICOS NO ÂMBITO DO MUNICÍPIO DE ENGENHEIRO PAULO DE FRONTIN, INCLUI A DATA NO CALENDÁRIO OFICIAL DO MUNICÍPIO E ESTABELECE DIRETRIZES PARA DE REDUÇÃO DE RISCOS, PREVENÇÃO E CONSCIENTIZAÇÃO DA POPULAÇÃO, EM CONSONÂNCIA COM A POLÍTICA NACIONAL DE PROTEÇÃO E DEFESA CIVIL - LEI FEDERAL N° 12.608/2012."</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2471/pl2026_03.pdf</t>
   </si>
   <si>
     <t>Institui a Olimpíada Municipal de Matemática de Engenheiro Paulo de Frontin e dá outras providências.</t>
   </si>
   <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>GABRIEL LOURENÇO, JEFERSON ADRIANO GOMES MOREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Reconhece como Patrimônio Cultural [material do Município de Engenheiro Paulo de Frontin o Grêmio Recreativo Escola de Samba Unidos da Aguada, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>SANDRA GIL</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Fibromialgia (CIPFIBRO) no Município de Engenheiro Paulo de Frontin, estabelece a prioridade de atendimento e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2537/pl2026_007.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vinculação administrativa e a gestão integrada das quadras poliesportivas públicas municipais situadas no entorno de unidades escolares da rede municipal de ensino, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2538/pl2026_008_2.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa de Coleta Domiciliar de Exames e Vacinação para Pessoas com Transtorno do Espectro Autista (TEA) e Pessoas com Deficiência, no âmbito do Município de Engenheiro Paulo de Frontin, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>VINICIUS NORA</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2549/pl2026_009.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação de informações relativas aos contratos de locação nos imóveis locados pela administração pública no Município de Engenheiro Paulo de Frontin e dá outras providências</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>KAIO BALTHAZAR</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2521/req_2026_001.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita informações referente aos servidores públicos municipais."</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2522/req_2026_002.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita informações à Caixa Econômica Federal."</t>
+  </si>
+  <si>
     <t>2506</t>
   </si>
   <si>
-    <t>REQ</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2506/req2026_003.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo acerca da situação administrativa, estrutural e orçamentária da Biblioteca Pública Municipal Augusto Conrado Bordallo, localizada no bairro Graminha</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2507/req2026_004.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas sobre a execução e cronograma dos recursos vinculados aos Projetos de Lei nº 001, 002 e 003/2026.”</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2520/req_2026_005.pdf</t>
+  </si>
+  <si>
+    <t>"Requer informações detalhadas sobre o cumprimento das obrigações trabalhistas e remuneratórias, escalas de trabalho e lotação dos profissionais de saúde vinculados a empresa Medic360 Serviços Médicos LTDA (CNPJ: 22.221.727/0001-24)."</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>JEFERSON ADRIANO GOMES MOREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2529/req_006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas sobre a eficácia do atendimento à população e o cumprimento das garantias de promoção social no Município de Engenheiro Paulo de Frontin, sob a ótica das obrigações constitucionais e orgânicas</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>SANDRO FERREIRA (Deca)</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2540/req2026_008.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações ao Secretário Municipal de Obras acerca do plano de trabalho para a construção de Muro de Contenção com dormentes doados pela MRS no Bairro Túnel 11</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2541/req2026_009.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações ã concessionária MRS  Logística S.A. acerca da responsabilidade pela execução de obra  de Muro de Contenção decorrente da doação de dormentes no bairro Túnel 11</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>JORGE VILELA, JEFERSON ADRIANO GOMES MOREIRA, MOISES ROCHA, ROSANGELA PASSOS, SANDRA GIL, VINICIUS NORA</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2546/req2026_010.pdf</t>
+  </si>
+  <si>
+    <t>Convocação do Secretário Municipal de Obras para  prestar esclarecimentos acerca da atuação, omissões e gestão  da Secretaria no município.</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2548/req2026_011.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações detalhadas sobre os recursos e gastos da Secretaria Municipal de Saúde nos exercícios de 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2552/rec2026_012.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo acerca da previsão de aquisição e distribuição de materiais didáticos para as unidades escolares da rede municipal de ensino de Engenheiro Paulo de Frontin-RJ.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2508/emenda_modificativa_001.2026.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 1° do Projeto de Resolução n° 03 de 24 de março de 2025</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
@@ -241,144 +409,123 @@
     <t>Indicar ao Poder Executivo Municipal, por meio da Secretaria competente, sejam realizadas melhorias urgentes no Abrigo Municipal de Animais, localizado no bairro da Graminha, visando melhores condições de acolhimento, segurança e estrutura de trabalho.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2449/ind2026_002.pdf</t>
   </si>
   <si>
     <t>"Indicar ao Poder Executivo Municipal, por meio da  Secretaria competente, seja realizada a substituição da empresa responsável pelo transporte_x000D_
 universitário do município, bem como a contratação de empresa que ofereça padrão superior de conforto, comodidade, qualidade e segurança aos estudantes.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2450/ind2026_03.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado Reparo urgente de via pública com cedimento e construção de muro de contenção na Rua Dario Batista Goulart, Morro do Jair no 3º Distrito – Morro Azul.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>SANDRO FERREIRA (Deca)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2454/ind2026_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, a construção de uma galeria pluvial ou troca de manilhas na Rua Jose Lourenço,_x000D_
 Bairro Matadouro.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2455/ind2026_05.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de instalação de novos ventiladores no Colégio Municipal Carlos Gramático, Escola Municipal Joaquim Mendes, Escola Municipal Cecílio Barbosa da Paixão, Escola Municipal Hilka Peçanha, Escola Municipal Barão do Amparo e no Centro Municipal_x000D_
 de Atendimento Pedagógico e Educacional Especializado - CEMАРЕЕ.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2456/ind2026_06.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal, por meio da Secretaria competente, seja realizada a Instalação de câmeras de vigilância em todas as salas de aula das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2457/ind2026_07.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal, por meio da Secretaria competente, seja realizada a Aquisição e distribuição de uniformes escolares para todos os_x000D_
 alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2458/ind2026_08.pdf</t>
   </si>
   <si>
     <t>Indicação para dedetização e adoção de medidas urgentes contra infestação de ratos e baratas no Bairro Bela Vista – Sacra Família</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>9</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2459/ind2026_09.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, a instalação de um bebedouro na rodoviária Azul." do 3° Distrito de Morro Azul</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2460/ind2026_10.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por meio da  Secretaria competente, a manutenção das Ruas Felisbina Barros Goulart, Vila Edgard e Messias Batista Goulart</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2461/ind2026_011.pdf</t>
   </si>
   <si>
     <t>"Indica a reforma da pracinha do bairro Gondin."</t>
   </si>
   <si>
     <t>2462</t>
-  </si>
-[...1 lines deleted...]
-    <t>12</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2462/ind2026_012.pdf</t>
   </si>
   <si>
     <t>"Indica a reforma e pintura da quadra do bairro Gondin."</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2463/ind2026_013.pdf</t>
   </si>
   <si>
     <t>"Indica a construção de bueiros e canaletas no bairro Gondin."</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>14</t>
   </si>
@@ -899,50 +1046,468 @@
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a realização de obra de implantação de rede de esgoto na Rua Santa Izabel, localizada no Morro da Nazar, no Município de Engenheiro Paulo de Frontin</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2512/ind2026_056.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a manutenção dos dois aparelhos de ar-condicionado existentes, a instalação de um novo aparelho de ar-condicionado, a manutenção do computador, a instalação de cortinas tipo blackout nas paredes de blindex e a realização dos reparos necessários, na Unidade de Saúde do Centro, localizada no bairro Jardim Novo Rodeio (Arraial do Sapo)”</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2517/ind2026_057.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal e à Secretaria Municipal de Saúde (Vigilância Sanitária) a atuação urgente para controle de infestação de ratos</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>ROSANGELA PASSOS</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_2026_058.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita à Prefeitura Municipal avaliação técnica para reparos no telhado da Rodoviária Municipal, bem como a limpeza das calhas"</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Colocação de manilhas e restauração da Rua Francisco Júlio Queiroz, no bairro Palmeiras da Serra</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2544/ind2026_060.pdf</t>
+  </si>
+  <si>
+    <t>Restauração da rua José Campos da Silva, bairro de Palmas</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2565/ind2026_061.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e pintura na quadra do bairro de Palmeiras da Serra</t>
+  </si>
+  <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2566/ind2026_062.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e pintura no coreto, no bairro de Palmeiras da Serra</t>
+  </si>
+  <si>
+    <t>2567</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2567/ind2026_063.pdf</t>
+  </si>
+  <si>
+    <t>Cobertura do pátio da escola Barão do Amparo, bairro de Palmas</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2568/ind2026_064.pdf</t>
+  </si>
+  <si>
+    <t>Extensão da rede de baixa tensão e colocação de braços de luz na Estrada de Palmas</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2564/ind2026_070.pdf</t>
+  </si>
+  <si>
+    <t>Melhorias (construção de área de lazer e pavimentação asfáltica) no bairro Time! 11</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2563/ind2026_071.pdf</t>
+  </si>
+  <si>
+    <t>Construção de área de lazer e a pavimentação asfáltica da Rua Projetada, no bairro Sacra Família dolingua- 2° Distrito</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2562/ind2026_072.pdf</t>
+  </si>
+  <si>
+    <t>Construção de área de lazer e a pavimentação asfáltica  da Rua da Hortência, no bairro Sacra Família do Tinguá - 2° Distrito.</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2561/ind2026_073.pdf</t>
+  </si>
+  <si>
+    <t>Construção de área de lazer e a pavimentação asfáltica da Rua da Magnólia, no bairro Sacra Família do tingua- 2° Distrito</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2560/ind2026_074.pdf</t>
+  </si>
+  <si>
+    <t>Construção de area de lazer e a pavimentação asfaltica da Rua das Angélicas, no bairro Sacra Família do Tingua - 2° Distrito</t>
+  </si>
+  <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2559/ind2026_075.pdf</t>
+  </si>
+  <si>
+    <t>Construção de área de lazer e a pavimentação asfáltica da Rua das Margaridas, no bairro Sacra Família do Tinguá - 2° Distrito</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2558/ind2026_076.pdf</t>
+  </si>
+  <si>
+    <t>Construção de área de lazer e a pavimentação asfáltica da Rua das Tulipas, no bairro Sacra Família do Tingu5 - 2° Distrito</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2557/ind2026_077.pdf</t>
+  </si>
+  <si>
+    <t>Construção de área de lazer e a pavimentação asfáltica do Parque Bela Vista, no bairro Sacra Família do Tinguá - 2° Distrito.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2556/ind2026_078.pdf</t>
+  </si>
+  <si>
+    <t>Construção de muro de contenção de encosta, bairro Palmeiras da Serra.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2524/ind2026_098.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza urbana, capina e retirada de entulhos na Rua Carlos Gramático, localizada no bairro Aguada,_x000D_
+neste município de Engenheiro Paulo de Frontin</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2525/ind2026_099.pdf</t>
+  </si>
+  <si>
+    <t>"Indica ao Poder Executivo Municipal a realização de pavimentação asfáltica na Rua Maria da Glória Ferreira Tavares, localizada no bairro Túnel 12,_x000D_
+neste município de Engenheiro Paulo de Frontin."</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2526/ind2026_100.pdf</t>
+  </si>
+  <si>
+    <t>"Indica ao Poder Executivo Municipal a realização de limpeza urbana e retirada de entulhos na Rua Maria da Glória Ferreira Tavares, localizada no bairro Túnel 12, neste município de Engenheiro Paulo de Frontin.</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2528/ind2026_102.pdf</t>
+  </si>
+  <si>
+    <t>"Indica ao Poder Executivo Municipal a realização de estudo técnico visando a readequação do trailer localizado na Rodoviária Municipal, situada no_x000D_
+Centro da cidade, com a adoção das providências necessárias para garantir a segurança dos usuários e a adequada organização do espaço público.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2530/ind_103_26.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de obras de melhorias, recuperação e nivelamento da rampa de acesso à parte inferior do Hospital Municipal, local utilizado diariamente para o transporte de pacientes e circulação de profissionais da saúde.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2531/ind_104_26.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal solicitando a implementação do serviço de internet via satélite Starlink na unidade do SAMU (Serviço de Atendimento Móvel de Urgência) do Município, visando a melhoria da comunicação, agilidade operacional e qualidade no atendimento à população.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2532/ind2026_105.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal por meio da secretaria de obras, a substituição da rede elétrica da Escola Municipal Aurora Mauricio, em caráter de urgência, em razão de sucessivos curtos-circuitos e riscos à segurança de alunos e servidores</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2533/ind2026_106.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal por meio da secretaria competente a implantação de aulas de musicalização em todas as escolas e creches da rede municipal de ensino, visando o desenvolvimento educacional, cultural e social dos alunos</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2534/ind2026_107.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal por meio da secretaria competente a substituição completa e instalação de um novo bebedouro no Ginásio Poliesportivo de Morro Azul, em razão das más condições de funcionamento do equipamento atual e da qualidade inadequada da água para consumo.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2535/ind2026_108.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal por meio da secretaria competente a reforma geral do corrimão e da rampa de acesso da Creche Municipal Antônio Maurício, em razão das condições inadequadas de segurança que oferecem riscos aos alunos</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>ROSANGELA PASSOS, SANDRA GIL</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2536/ind2026_109.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal por meio da secretaria competente manutenção e realização de obras em vias públicas nas Estradas do Bonfim, Estrada Velha em Morro Azul e na Rua Maria Luiza em Sacra Família</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2542/ind2026_110.pdf</t>
+  </si>
+  <si>
+    <t>"Indica ao Poder Executivo Municipal  por meio da Secretaria competente a reforma da Capela de Sacra Família, incluindo parte hidráulica, elétrica,_x000D_
+estrutural, serviços de emboço e construção de uma cozinha."</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>MOISES ROCHA</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2547/ind2026_111.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a reforma e pintura da pracinha do bairro Aguada</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2555/ind2026_112.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica na Avenida Antônio Mauricio, bairro da Grama</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2554/ind2026_113.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica na Rua Passargada, bairro da Grama</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2553/ind2026_114.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica na Avenida Nossa Senhora de Fátima, bairro Borracha</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2550/ind2026_116.pdf</t>
+  </si>
+  <si>
+    <t>Pintura e reparos na quadra poliesportiva no bairro da Grama.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2551/ind2026_117.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a pavimentação asfáltica na rua Irineu Vicente de Souza – Matadouro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1246,66 +1811,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2451/pl2026_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2452/pl2026-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2453/pl2026_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2510/ple2026_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2511/ple2026_06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2519/ple2026_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2469/pl2026_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2470/pl2026_002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2471/pl2026_03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2506/req2026_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2507/req2026_004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2508/emenda_modificativa_001.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2448/ind2026_001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2449/ind2026_002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2450/ind2026_03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2454/ind2026_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2455/ind2026_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2456/ind2026_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2457/ind2026_07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2458/ind2026_08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2459/ind2026_09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2460/ind2026_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2461/ind2026_011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2462/ind2026_012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2463/ind2026_013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2464/ind2026_014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2465/ind2026_015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2466/ind2026_016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2467/ind2026_017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2468/ind2026_018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2498/ind2026_019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2473/ind2026_020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2474/ind2026_021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2475/ind2026_022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2476/ind2026_023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2499/ind2026_024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2477/ind2026_025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2478/ind2026_026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2479/ind2026_027.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2480/ind2026_028.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2481/ind2026_029.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2482/ind2026_030.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2483/ind2026_031.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2484/ind2026_032.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2485/ind2026_033.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2486/ind2026_034.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2487/ind2026_035.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2488/ind2026_036.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2489/ind2026_037_-_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2490/ind2026_038.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2491/ind2026_039.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2492/ind2026_040.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2493/ind2026_041.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2494/ind2026_042.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2495/ind2026_043.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2496/ind2026_044.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2497/ind2026_045_-_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2500/ind2026_046.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2501/ind2026_047.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2502/ind2026_048.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2503/ind2026_049.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2504/ind2026_050.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2505/ind2026_051.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2513/ind2026_052.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2514/ind2026_053.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2515/ind2026_054.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2516/ind2026_055.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2512/ind2026_056.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2517/ind2026_057.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2451/pl2026_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2452/pl2026-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2453/pl2026_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2510/ple2026_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2511/ple2026_06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2519/ple2026_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2545/pl2026_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2469/pl2026_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2470/pl2026_002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2471/pl2026_03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2537/pl2026_007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2538/pl2026_008_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2549/pl2026_009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2521/req_2026_001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2522/req_2026_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2506/req2026_003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2507/req2026_004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2520/req_2026_005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2529/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2540/req2026_008.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2541/req2026_009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2546/req2026_010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2548/req2026_011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2552/rec2026_012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2508/emenda_modificativa_001.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2448/ind2026_001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2449/ind2026_002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2450/ind2026_03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2454/ind2026_04.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2455/ind2026_05.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2456/ind2026_06.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2457/ind2026_07.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2458/ind2026_08.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2459/ind2026_09.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2460/ind2026_10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2461/ind2026_011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2462/ind2026_012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2463/ind2026_013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2464/ind2026_014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2465/ind2026_015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2466/ind2026_016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2467/ind2026_017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2468/ind2026_018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2498/ind2026_019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2473/ind2026_020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2474/ind2026_021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2475/ind2026_022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2476/ind2026_023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2499/ind2026_024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2477/ind2026_025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2478/ind2026_026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2479/ind2026_027.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2480/ind2026_028.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2481/ind2026_029.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2482/ind2026_030.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2483/ind2026_031.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2484/ind2026_032.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2485/ind2026_033.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2486/ind2026_034.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2487/ind2026_035.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2488/ind2026_036.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2489/ind2026_037_-_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2490/ind2026_038.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2491/ind2026_039.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2492/ind2026_040.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2493/ind2026_041.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2494/ind2026_042.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2495/ind2026_043.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2496/ind2026_044.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2497/ind2026_045_-_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2500/ind2026_046.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2501/ind2026_047.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2502/ind2026_048.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2503/ind2026_049.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2504/ind2026_050.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2505/ind2026_051.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2513/ind2026_052.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2514/ind2026_053.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2515/ind2026_054.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2516/ind2026_055.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2512/ind2026_056.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2517/ind2026_057.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_2026_058.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2544/ind2026_060.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2565/ind2026_061.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2566/ind2026_062.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2567/ind2026_063.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2568/ind2026_064.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2564/ind2026_070.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2563/ind2026_071.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2562/ind2026_072.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2561/ind2026_073.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2560/ind2026_074.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2559/ind2026_075.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2558/ind2026_076.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2557/ind2026_077.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2556/ind2026_078.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2524/ind2026_098.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2525/ind2026_099.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2526/ind2026_100.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2528/ind2026_102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2530/ind_103_26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2531/ind_104_26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2532/ind2026_105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2533/ind2026_106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2534/ind2026_107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2535/ind2026_108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2536/ind2026_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2542/ind2026_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2547/ind2026_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2555/ind2026_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2554/ind2026_113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2553/ind2026_114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2550/ind2026_116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.engenheiropaulodefrontin.rj.leg.br/media/sapl/public/materialegislativa/2026/2551/ind2026_117.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="106.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1444,1678 +2009,2949 @@
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...5 lines deleted...]
-      <c r="D13" t="s">
+      <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...11 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...14 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>73</v>
+      </c>
+      <c r="E20" t="s">
+        <v>74</v>
+      </c>
+      <c r="F20" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22" t="s">
         <v>92</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="G22" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
         <v>101</v>
-      </c>
-[...19 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>73</v>
+      </c>
+      <c r="E25" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>73</v>
+      </c>
+      <c r="E27" t="s">
+        <v>74</v>
+      </c>
+      <c r="F27" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="F28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E29" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H29" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>121</v>
+      </c>
+      <c r="E30" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" t="s">
+        <v>96</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
         <v>133</v>
-      </c>
-[...19 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>138</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E33" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F33" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F34" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>33</v>
       </c>
       <c r="D35" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E35" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
       <c r="D36" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E36" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F36" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>68</v>
       </c>
       <c r="D37" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E37" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F37" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E38" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F38" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>162</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E39" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F39" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E40" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F40" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="D41" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E41" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F41" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D42" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E42" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F42" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="H42" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D43" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E43" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F43" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="H43" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D44" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E44" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F44" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E45" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F45" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="H45" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="D46" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E46" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F46" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="H46" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="D47" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E47" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F47" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="H47" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="D48" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E48" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F48" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="H48" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="D49" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E49" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F49" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="D50" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E50" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F50" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="D51" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E51" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F51" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="D52" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E52" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F52" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="H52" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="D53" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E53" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F53" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="H53" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="D54" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E54" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F54" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="H54" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E55" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F55" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="H55" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="D56" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E56" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F56" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="H56" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="D57" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E57" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F57" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="H57" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="D58" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E58" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F58" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="H58" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="D59" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E59" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F59" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="H59" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="D60" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E60" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F60" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="H60" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="D61" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E61" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F61" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="H61" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="D62" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E62" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F62" t="s">
-        <v>255</v>
+        <v>43</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="H62" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="D63" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E63" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F63" t="s">
-        <v>255</v>
+        <v>43</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="H63" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="D64" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E64" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F64" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="H64" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="D65" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E65" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F65" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="H65" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="D66" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E66" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F66" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="D67" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E67" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F67" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="H67" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="D68" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E68" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F68" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="H68" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="D69" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="E69" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F69" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="H69" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>275</v>
+      </c>
+      <c r="D70" t="s">
+        <v>121</v>
+      </c>
+      <c r="E70" t="s">
+        <v>122</v>
+      </c>
+      <c r="F70" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" t="s">
+        <v>121</v>
+      </c>
+      <c r="E71" t="s">
+        <v>122</v>
+      </c>
+      <c r="F71" t="s">
+        <v>43</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H71" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>282</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" t="s">
+        <v>121</v>
+      </c>
+      <c r="E72" t="s">
+        <v>122</v>
+      </c>
+      <c r="F72" t="s">
+        <v>43</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H72" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
         <v>286</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>287</v>
       </c>
-      <c r="D70" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="D73" t="s">
+        <v>121</v>
+      </c>
+      <c r="E73" t="s">
+        <v>122</v>
+      </c>
+      <c r="F73" t="s">
+        <v>43</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="H70" t="s">
+      <c r="H73" t="s">
         <v>289</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>291</v>
+      </c>
+      <c r="D74" t="s">
+        <v>121</v>
+      </c>
+      <c r="E74" t="s">
+        <v>122</v>
+      </c>
+      <c r="F74" t="s">
+        <v>43</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H74" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>294</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>295</v>
+      </c>
+      <c r="D75" t="s">
+        <v>121</v>
+      </c>
+      <c r="E75" t="s">
+        <v>122</v>
+      </c>
+      <c r="F75" t="s">
+        <v>43</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H75" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>298</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>299</v>
+      </c>
+      <c r="D76" t="s">
+        <v>121</v>
+      </c>
+      <c r="E76" t="s">
+        <v>122</v>
+      </c>
+      <c r="F76" t="s">
+        <v>43</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H76" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>303</v>
+      </c>
+      <c r="D77" t="s">
+        <v>121</v>
+      </c>
+      <c r="E77" t="s">
+        <v>122</v>
+      </c>
+      <c r="F77" t="s">
+        <v>304</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H77" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>307</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>308</v>
+      </c>
+      <c r="D78" t="s">
+        <v>121</v>
+      </c>
+      <c r="E78" t="s">
+        <v>122</v>
+      </c>
+      <c r="F78" t="s">
+        <v>304</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H78" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>311</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>312</v>
+      </c>
+      <c r="D79" t="s">
+        <v>121</v>
+      </c>
+      <c r="E79" t="s">
+        <v>122</v>
+      </c>
+      <c r="F79" t="s">
+        <v>43</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H79" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>315</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>316</v>
+      </c>
+      <c r="D80" t="s">
+        <v>121</v>
+      </c>
+      <c r="E80" t="s">
+        <v>122</v>
+      </c>
+      <c r="F80" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>319</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>320</v>
+      </c>
+      <c r="D81" t="s">
+        <v>121</v>
+      </c>
+      <c r="E81" t="s">
+        <v>122</v>
+      </c>
+      <c r="F81" t="s">
+        <v>43</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H81" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>323</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>324</v>
+      </c>
+      <c r="D82" t="s">
+        <v>121</v>
+      </c>
+      <c r="E82" t="s">
+        <v>122</v>
+      </c>
+      <c r="F82" t="s">
+        <v>96</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H82" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>327</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>328</v>
+      </c>
+      <c r="D83" t="s">
+        <v>121</v>
+      </c>
+      <c r="E83" t="s">
+        <v>122</v>
+      </c>
+      <c r="F83" t="s">
+        <v>96</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H83" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>331</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>332</v>
+      </c>
+      <c r="D84" t="s">
+        <v>121</v>
+      </c>
+      <c r="E84" t="s">
+        <v>122</v>
+      </c>
+      <c r="F84" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H84" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>335</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>336</v>
+      </c>
+      <c r="D85" t="s">
+        <v>121</v>
+      </c>
+      <c r="E85" t="s">
+        <v>122</v>
+      </c>
+      <c r="F85" t="s">
+        <v>59</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H85" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>339</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>340</v>
+      </c>
+      <c r="D86" t="s">
+        <v>121</v>
+      </c>
+      <c r="E86" t="s">
+        <v>122</v>
+      </c>
+      <c r="F86" t="s">
+        <v>341</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>345</v>
+      </c>
+      <c r="D87" t="s">
+        <v>121</v>
+      </c>
+      <c r="E87" t="s">
+        <v>122</v>
+      </c>
+      <c r="F87" t="s">
+        <v>96</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H87" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>348</v>
+      </c>
+      <c r="D88" t="s">
+        <v>121</v>
+      </c>
+      <c r="E88" t="s">
+        <v>122</v>
+      </c>
+      <c r="F88" t="s">
+        <v>96</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>352</v>
+      </c>
+      <c r="D89" t="s">
+        <v>121</v>
+      </c>
+      <c r="E89" t="s">
+        <v>122</v>
+      </c>
+      <c r="F89" t="s">
+        <v>96</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H89" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>356</v>
+      </c>
+      <c r="D90" t="s">
+        <v>121</v>
+      </c>
+      <c r="E90" t="s">
+        <v>122</v>
+      </c>
+      <c r="F90" t="s">
+        <v>96</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H90" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>359</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>360</v>
+      </c>
+      <c r="D91" t="s">
+        <v>121</v>
+      </c>
+      <c r="E91" t="s">
+        <v>122</v>
+      </c>
+      <c r="F91" t="s">
+        <v>96</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H91" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>363</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>364</v>
+      </c>
+      <c r="D92" t="s">
+        <v>121</v>
+      </c>
+      <c r="E92" t="s">
+        <v>122</v>
+      </c>
+      <c r="F92" t="s">
+        <v>96</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H92" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>367</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>368</v>
+      </c>
+      <c r="D93" t="s">
+        <v>121</v>
+      </c>
+      <c r="E93" t="s">
+        <v>122</v>
+      </c>
+      <c r="F93" t="s">
+        <v>96</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H93" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>371</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>372</v>
+      </c>
+      <c r="D94" t="s">
+        <v>121</v>
+      </c>
+      <c r="E94" t="s">
+        <v>122</v>
+      </c>
+      <c r="F94" t="s">
+        <v>96</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H94" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>375</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>376</v>
+      </c>
+      <c r="D95" t="s">
+        <v>121</v>
+      </c>
+      <c r="E95" t="s">
+        <v>122</v>
+      </c>
+      <c r="F95" t="s">
+        <v>96</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H95" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>379</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>380</v>
+      </c>
+      <c r="D96" t="s">
+        <v>121</v>
+      </c>
+      <c r="E96" t="s">
+        <v>122</v>
+      </c>
+      <c r="F96" t="s">
+        <v>96</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H96" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>383</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>384</v>
+      </c>
+      <c r="D97" t="s">
+        <v>121</v>
+      </c>
+      <c r="E97" t="s">
+        <v>122</v>
+      </c>
+      <c r="F97" t="s">
+        <v>96</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H97" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>387</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>388</v>
+      </c>
+      <c r="D98" t="s">
+        <v>121</v>
+      </c>
+      <c r="E98" t="s">
+        <v>122</v>
+      </c>
+      <c r="F98" t="s">
+        <v>96</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H98" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>391</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>392</v>
+      </c>
+      <c r="D99" t="s">
+        <v>121</v>
+      </c>
+      <c r="E99" t="s">
+        <v>122</v>
+      </c>
+      <c r="F99" t="s">
+        <v>96</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H99" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>395</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>396</v>
+      </c>
+      <c r="D100" t="s">
+        <v>121</v>
+      </c>
+      <c r="E100" t="s">
+        <v>122</v>
+      </c>
+      <c r="F100" t="s">
+        <v>96</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H100" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>399</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>400</v>
+      </c>
+      <c r="D101" t="s">
+        <v>121</v>
+      </c>
+      <c r="E101" t="s">
+        <v>122</v>
+      </c>
+      <c r="F101" t="s">
+        <v>96</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H101" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>403</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>404</v>
+      </c>
+      <c r="D102" t="s">
+        <v>121</v>
+      </c>
+      <c r="E102" t="s">
+        <v>122</v>
+      </c>
+      <c r="F102" t="s">
+        <v>43</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H102" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>407</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>408</v>
+      </c>
+      <c r="D103" t="s">
+        <v>121</v>
+      </c>
+      <c r="E103" t="s">
+        <v>122</v>
+      </c>
+      <c r="F103" t="s">
+        <v>43</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H103" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>411</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>412</v>
+      </c>
+      <c r="D104" t="s">
+        <v>121</v>
+      </c>
+      <c r="E104" t="s">
+        <v>122</v>
+      </c>
+      <c r="F104" t="s">
+        <v>43</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H104" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>415</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>416</v>
+      </c>
+      <c r="D105" t="s">
+        <v>121</v>
+      </c>
+      <c r="E105" t="s">
+        <v>122</v>
+      </c>
+      <c r="F105" t="s">
+        <v>43</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H105" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>419</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>420</v>
+      </c>
+      <c r="D106" t="s">
+        <v>121</v>
+      </c>
+      <c r="E106" t="s">
+        <v>122</v>
+      </c>
+      <c r="F106" t="s">
+        <v>43</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H106" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>423</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>424</v>
+      </c>
+      <c r="D107" t="s">
+        <v>121</v>
+      </c>
+      <c r="E107" t="s">
+        <v>122</v>
+      </c>
+      <c r="F107" t="s">
+        <v>43</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H107" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>427</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>428</v>
+      </c>
+      <c r="D108" t="s">
+        <v>121</v>
+      </c>
+      <c r="E108" t="s">
+        <v>122</v>
+      </c>
+      <c r="F108" t="s">
+        <v>43</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H108" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>432</v>
+      </c>
+      <c r="D109" t="s">
+        <v>121</v>
+      </c>
+      <c r="E109" t="s">
+        <v>122</v>
+      </c>
+      <c r="F109" t="s">
+        <v>43</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H109" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>435</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>436</v>
+      </c>
+      <c r="D110" t="s">
+        <v>121</v>
+      </c>
+      <c r="E110" t="s">
+        <v>122</v>
+      </c>
+      <c r="F110" t="s">
+        <v>43</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H110" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>439</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>440</v>
+      </c>
+      <c r="D111" t="s">
+        <v>121</v>
+      </c>
+      <c r="E111" t="s">
+        <v>122</v>
+      </c>
+      <c r="F111" t="s">
+        <v>43</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H111" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>443</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>444</v>
+      </c>
+      <c r="D112" t="s">
+        <v>121</v>
+      </c>
+      <c r="E112" t="s">
+        <v>122</v>
+      </c>
+      <c r="F112" t="s">
+        <v>445</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H112" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>448</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>449</v>
+      </c>
+      <c r="D113" t="s">
+        <v>121</v>
+      </c>
+      <c r="E113" t="s">
+        <v>122</v>
+      </c>
+      <c r="F113" t="s">
+        <v>445</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H113" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>452</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>453</v>
+      </c>
+      <c r="D114" t="s">
+        <v>121</v>
+      </c>
+      <c r="E114" t="s">
+        <v>122</v>
+      </c>
+      <c r="F114" t="s">
+        <v>454</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H114" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>457</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>458</v>
+      </c>
+      <c r="D115" t="s">
+        <v>121</v>
+      </c>
+      <c r="E115" t="s">
+        <v>122</v>
+      </c>
+      <c r="F115" t="s">
+        <v>96</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H115" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>461</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>462</v>
+      </c>
+      <c r="D116" t="s">
+        <v>121</v>
+      </c>
+      <c r="E116" t="s">
+        <v>122</v>
+      </c>
+      <c r="F116" t="s">
+        <v>96</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H116" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>465</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>466</v>
+      </c>
+      <c r="D117" t="s">
+        <v>121</v>
+      </c>
+      <c r="E117" t="s">
+        <v>122</v>
+      </c>
+      <c r="F117" t="s">
+        <v>96</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H117" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>469</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>470</v>
+      </c>
+      <c r="D118" t="s">
+        <v>121</v>
+      </c>
+      <c r="E118" t="s">
+        <v>122</v>
+      </c>
+      <c r="F118" t="s">
+        <v>454</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H118" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>473</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>474</v>
+      </c>
+      <c r="D119" t="s">
+        <v>121</v>
+      </c>
+      <c r="E119" t="s">
+        <v>122</v>
+      </c>
+      <c r="F119" t="s">
+        <v>69</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H119" t="s">
+        <v>476</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3145,50 +4981,99 @@
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>